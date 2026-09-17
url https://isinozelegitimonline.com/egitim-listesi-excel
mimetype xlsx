--- v0 (2026-08-03)
+++ v1 (2026-09-17)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1" forceFullCalc="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="364">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="365">
   <si>
     <t>tur_id</t>
   </si>
   <si>
     <t>tur_adi</t>
   </si>
   <si>
     <t>egitim_id</t>
   </si>
   <si>
     <t>egitim_adi</t>
   </si>
   <si>
     <t>KALFALIK</t>
   </si>
   <si>
     <t>AHŞAP DOĞRAMA TEKNOLOJİSİ KALFALIK HAZIRLIK EĞİTİMİ</t>
   </si>
   <si>
     <t>AHŞAP YAPI SİSTEMLERİ KALFALIK HAZIRLIK EĞİTİMİ</t>
   </si>
   <si>
     <t>ALÇI MODEL KALIP KALFALIK HAZIRLIK EĞİTİMİ</t>
   </si>
   <si>
@@ -1083,50 +1083,53 @@
     <t>PROFESYONEL YAŞAM KOÇLUĞU TEMEL BİLGİLER EĞİTİMİ</t>
   </si>
   <si>
     <t>RESİM ANALİZİ TEMEL BİLGİLER EĞİTİMİ</t>
   </si>
   <si>
     <t>ROBOTİK KODLAMA EĞİTİMENLİĞİ TEMEL BİLGİLER EĞİTİMİ</t>
   </si>
   <si>
     <t>ROBOTİK KODLAMA TEMEL BİLGİLER EĞİTİMİ</t>
   </si>
   <si>
     <t>SATIŞ ELAMANI TEMEL BİLGİLER EĞİTİMİ</t>
   </si>
   <si>
     <t>SİTE VE APARTMAN YÖNETİCİLİĞİ TEMEL BİLGİLER EĞİTİMİ</t>
   </si>
   <si>
     <t>SPOR KOÇLUĞU TEMEL BİLGİLER EĞİTİMİ</t>
   </si>
   <si>
     <t>SPORCU BESLENMESİ TEMEL BİLGİLER EĞİTİMİ</t>
   </si>
   <si>
     <t>STRES VE ZAMAN YÖNETİMİ TEMEL BİLGİLER EĞİTİMİ</t>
+  </si>
+  <si>
+    <t>Test Eğitim - MCS</t>
   </si>
   <si>
     <t>TSE EN ISO 22301 İŞ SÜREKLİLİĞİ YÖNETİM İÇ TETKİK TEMEL EĞİTİM</t>
   </si>
   <si>
     <t>TURİZM İŞLETMECİLİĞİ TEMEL BİLGİLER EĞİTİMİ</t>
   </si>
   <si>
     <t>WELLNESS EĞİTMENLİĞİ TEMEL BİLGİLER EĞİTİMİ</t>
   </si>
   <si>
     <t>WORD TEMEL BİLGİLER EĞİTİMİ</t>
   </si>
   <si>
     <t>YAŞAM KOÇLUĞU TEMEL BİLGİLER EĞİTİMİ</t>
   </si>
   <si>
     <t>YOGA TEMEL BİLGİLER EĞİTİMİ</t>
   </si>
   <si>
     <t>YÖNETİCİ ASİSTANLIĞI TEMEL BİLGİLER EĞİTİMİ</t>
   </si>
 </sst>
 </file>
 
@@ -1451,51 +1454,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:D359"/>
+  <dimension ref="A1:D360"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <sheetData>
     <row r="1" spans="1:4">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
     </row>
     <row r="2" spans="1:4">
       <c r="A2">
         <v>27</v>
       </c>
@@ -6395,138 +6398,152 @@
         <v>355</v>
       </c>
     </row>
     <row r="352" spans="1:4">
       <c r="A352">
         <v>28</v>
       </c>
       <c r="B352" t="s">
         <v>271</v>
       </c>
       <c r="C352">
         <v>451</v>
       </c>
       <c r="D352" t="s">
         <v>356</v>
       </c>
     </row>
     <row r="353" spans="1:4">
       <c r="A353">
         <v>28</v>
       </c>
       <c r="B353" t="s">
         <v>271</v>
       </c>
       <c r="C353">
-        <v>458</v>
+        <v>460</v>
       </c>
       <c r="D353" t="s">
         <v>357</v>
       </c>
     </row>
     <row r="354" spans="1:4">
       <c r="A354">
         <v>28</v>
       </c>
       <c r="B354" t="s">
         <v>271</v>
       </c>
       <c r="C354">
-        <v>320</v>
+        <v>458</v>
       </c>
       <c r="D354" t="s">
         <v>358</v>
       </c>
     </row>
     <row r="355" spans="1:4">
       <c r="A355">
         <v>28</v>
       </c>
       <c r="B355" t="s">
         <v>271</v>
       </c>
       <c r="C355">
-        <v>317</v>
+        <v>320</v>
       </c>
       <c r="D355" t="s">
         <v>359</v>
       </c>
     </row>
     <row r="356" spans="1:4">
       <c r="A356">
         <v>28</v>
       </c>
       <c r="B356" t="s">
         <v>271</v>
       </c>
       <c r="C356">
-        <v>329</v>
+        <v>317</v>
       </c>
       <c r="D356" t="s">
         <v>360</v>
       </c>
     </row>
     <row r="357" spans="1:4">
       <c r="A357">
         <v>28</v>
       </c>
       <c r="B357" t="s">
         <v>271</v>
       </c>
       <c r="C357">
-        <v>300</v>
+        <v>329</v>
       </c>
       <c r="D357" t="s">
         <v>361</v>
       </c>
     </row>
     <row r="358" spans="1:4">
       <c r="A358">
         <v>28</v>
       </c>
       <c r="B358" t="s">
         <v>271</v>
       </c>
       <c r="C358">
-        <v>312</v>
+        <v>300</v>
       </c>
       <c r="D358" t="s">
         <v>362</v>
       </c>
     </row>
     <row r="359" spans="1:4">
       <c r="A359">
         <v>28</v>
       </c>
       <c r="B359" t="s">
         <v>271</v>
       </c>
       <c r="C359">
-        <v>349</v>
+        <v>312</v>
       </c>
       <c r="D359" t="s">
         <v>363</v>
+      </c>
+    </row>
+    <row r="360" spans="1:4">
+      <c r="A360">
+        <v>28</v>
+      </c>
+      <c r="B360" t="s">
+        <v>271</v>
+      </c>
+      <c r="C360">
+        <v>349</v>
+      </c>
+      <c r="D360" t="s">
+        <v>364</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">