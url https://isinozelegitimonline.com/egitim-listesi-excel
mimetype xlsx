--- v1 (2026-09-17)
+++ v2 (2026-11-01)
@@ -12,86 +12,86 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1" forceFullCalc="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="365">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="367">
   <si>
     <t>tur_id</t>
   </si>
   <si>
     <t>tur_adi</t>
   </si>
   <si>
     <t>egitim_id</t>
   </si>
   <si>
     <t>egitim_adi</t>
   </si>
   <si>
     <t>KALFALIK</t>
   </si>
   <si>
     <t>AHŞAP DOĞRAMA TEKNOLOJİSİ KALFALIK HAZIRLIK EĞİTİMİ</t>
   </si>
   <si>
     <t>AHŞAP YAPI SİSTEMLERİ KALFALIK HAZIRLIK EĞİTİMİ</t>
   </si>
   <si>
     <t>ALÇI MODEL KALIP KALFALIK HAZIRLIK EĞİTİMİ</t>
   </si>
   <si>
     <t>ANİMASYON KALFALIK HAZIRLIK EĞİTİMİ</t>
   </si>
   <si>
     <t>ARICILIK KALFALIK HAZIRLIK EĞİTİMİ</t>
   </si>
   <si>
     <t>ASANSÖR SİSTEMLERİ KALFALIK HAZIRLIK EĞİTİMİ</t>
   </si>
   <si>
-    <t>AŞÇILIK KALFALIK HAZIRLIK EĞİTİMİ</t>
+    <t>AŞÇILIK KALFALIK TEMEL BİLGİLER EĞİTİMİ</t>
   </si>
   <si>
     <t>AVİZECİLİK KALFALIK HAZIRLIK EĞİTİMİ</t>
   </si>
   <si>
     <t>BAĞCILIK KALFALIK HAZIRLIK EĞİTİMİ</t>
   </si>
   <si>
     <t>BAHÇIVANLIK KALFALIK HAZIRLIK EĞİTİMİ</t>
   </si>
   <si>
     <t>BALIKÇILIK VE SU ÜRÜNLERİ KALFALIK HAZIRLIK EĞİTİMİ</t>
   </si>
   <si>
     <t>BASKI ÖNCESİ KALFALIK HAZIRLIK EĞİTİMİ</t>
   </si>
   <si>
     <t>BASKI SONRASI KALFALIK HAZIRLIK EĞİTİMİ</t>
   </si>
   <si>
     <t>BETON-ÇİMENTO VE ZEMİN TEKNOLOJİSİ KALFALIK HAZIRLIK EĞİTİMİ</t>
   </si>
   <si>
     <t>BİLGİSAYAR DESTEKLİ ENDÜSTRİYEL MODELLEME KALFALIK HAZIRLIK EĞİTİMİ</t>
   </si>
@@ -458,51 +458,51 @@
   <si>
     <t>TEHLİKELİ VE ÇOK TEHLİKELİ İŞLERDE YÜKSEKTE GÜVENLİ ÇALIŞMA EĞİTİMİ</t>
   </si>
   <si>
     <t>USTALIK</t>
   </si>
   <si>
     <t>AHŞAP DOĞRAMA TEKNOLOJİSİ USTALIK HAZIRLIK EĞİTİMİ</t>
   </si>
   <si>
     <t>AHŞAP YAPI SİSTEMLERİ USTALIK HAZIRLIK EĞİTİMİ</t>
   </si>
   <si>
     <t>ALÇI MODEL KALIP USTALIK HAZIRLIK EĞİTİMİ</t>
   </si>
   <si>
     <t>ANİMASYON USTALIK HAZIRLIK EĞİTİMİ</t>
   </si>
   <si>
     <t>ARICILIK USTALIK HAZIRLIK EĞİTİMİ</t>
   </si>
   <si>
     <t>ASANSÖR SİSTEMLERİ USTALIK HAZIRLIK EĞİTİMİ</t>
   </si>
   <si>
-    <t>AŞÇILIK USTALIK HAZIRLIK EĞİTİMİ</t>
+    <t>AŞÇILIK USTALIK TEMEL BİLGİLER EĞİTİMİ</t>
   </si>
   <si>
     <t>AVİZECİLİK USTALIK HAZIRLIK EĞİTİMİ</t>
   </si>
   <si>
     <t>BAĞCILIK USTALIK HAZIRLIK EĞİTİMİ</t>
   </si>
   <si>
     <t>BAHÇIVANLIK USTALIK HAZIRLIK EĞİTİMİ</t>
   </si>
   <si>
     <t>BALIKÇILIK VE SU ÜRÜNLERİ USTALIK HAZIRLIK EĞİTİMİ</t>
   </si>
   <si>
     <t>BASKI ÖNCESİ USTALIK HAZIRLIK EĞİTİMİ</t>
   </si>
   <si>
     <t>BASKI SONRASI USTALIK HAZIRLIK EĞİTİMİ</t>
   </si>
   <si>
     <t>BETON-ÇİMENTO VE ZEMİN TEKNOLOJİSİ USTALIK HAZIRLIK EĞİTİMİ</t>
   </si>
   <si>
     <t>BİLGİSAYAR DESTEKLİ ENDÜSTRİYEL MODELLEME USTALIK HAZIRLIK EĞİTİMİ</t>
   </si>
@@ -768,50 +768,56 @@
     <t>SANAYİ NAKIŞI USTALIK HAZIRLIK EĞİTİMİ</t>
   </si>
   <si>
     <t>SATIŞ ELEMANLIĞI USTALIK HAZIRLIK EĞİTİMİ</t>
   </si>
   <si>
     <t>ŞEKERLEME VE ÇİKOLATA ÜRETİM USTALIK HAZIRLIK EĞİTİMİ</t>
   </si>
   <si>
     <t>SERBEST SERAMİK ŞEKİLLENDİRME USTALIK HAZIRLIK EĞİTİMİ</t>
   </si>
   <si>
     <t>SERİGRAFİ BASKI USTALIK HAZIRLIK EĞİTİMİ</t>
   </si>
   <si>
     <t>SERVİS USTALIK HAZIRLIK EĞİTİMİ</t>
   </si>
   <si>
     <t>SİGORTACILIK USTALIK HAZIRLIK EĞİTİMİ</t>
   </si>
   <si>
     <t>SIR ÜSTÜ DEKORLAMA USTALIK HAZIRLIK EĞİTİMİ</t>
   </si>
   <si>
     <t>SOĞUTMA SİSTEMLERİ USTALIK HAZIRLIK EĞİTİMİ</t>
+  </si>
+  <si>
+    <t>SPP</t>
+  </si>
+  <si>
+    <t>SSSS</t>
   </si>
   <si>
     <t>STATİK YAPI TEKNİK RESSAMLIĞI USTALIK HAZIRLIK EĞİTİMİ</t>
   </si>
   <si>
     <t>SÜS BİTKİLERİ USTALIK HAZIRLIK EĞİTİMİ</t>
   </si>
   <si>
     <t>SÜT İŞLEME USTALIK HAZIRLIK EĞİTİMİ</t>
   </si>
   <si>
     <t>TAKI İMALATI USTALIK HAZIRLIK EĞİTİMİ</t>
   </si>
   <si>
     <t>TAMPON BASKI USTALIK HAZIRLIK EĞİTİMİ</t>
   </si>
   <si>
     <t>TARLA BİTKİLERİ YETİŞTİRİCİLİĞİ USTALIK HAZIRLIK EĞİTİMİ</t>
   </si>
   <si>
     <t>TEKSTİL BASKI VE DESENCİLİĞİ USTALIK HAZIRLIK EĞİTİMİ</t>
   </si>
   <si>
     <t>TEKSTİL BİTİM İŞLEMLERİ (APRE) USTALIK HAZIRLIK EĞİTİMİ</t>
   </si>
@@ -1454,51 +1460,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:D360"/>
+  <dimension ref="A1:D363"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <sheetData>
     <row r="1" spans="1:4">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
     </row>
     <row r="2" spans="1:4">
       <c r="A2">
         <v>27</v>
       </c>
@@ -4942,1608 +4948,1650 @@
         <v>250</v>
       </c>
     </row>
     <row r="248" spans="1:4">
       <c r="A248">
         <v>26</v>
       </c>
       <c r="B248" t="s">
         <v>141</v>
       </c>
       <c r="C248">
         <v>257</v>
       </c>
       <c r="D248" t="s">
         <v>251</v>
       </c>
     </row>
     <row r="249" spans="1:4">
       <c r="A249">
         <v>26</v>
       </c>
       <c r="B249" t="s">
         <v>141</v>
       </c>
       <c r="C249">
-        <v>89</v>
+        <v>461</v>
       </c>
       <c r="D249" t="s">
         <v>252</v>
       </c>
     </row>
     <row r="250" spans="1:4">
       <c r="A250">
         <v>26</v>
       </c>
       <c r="B250" t="s">
         <v>141</v>
       </c>
       <c r="C250">
-        <v>231</v>
+        <v>462</v>
       </c>
       <c r="D250" t="s">
         <v>253</v>
       </c>
     </row>
     <row r="251" spans="1:4">
       <c r="A251">
         <v>26</v>
       </c>
       <c r="B251" t="s">
         <v>141</v>
       </c>
       <c r="C251">
-        <v>45</v>
+        <v>89</v>
       </c>
       <c r="D251" t="s">
         <v>254</v>
       </c>
     </row>
     <row r="252" spans="1:4">
       <c r="A252">
         <v>26</v>
       </c>
       <c r="B252" t="s">
         <v>141</v>
       </c>
       <c r="C252">
-        <v>115</v>
+        <v>231</v>
       </c>
       <c r="D252" t="s">
         <v>255</v>
       </c>
     </row>
     <row r="253" spans="1:4">
       <c r="A253">
         <v>26</v>
       </c>
       <c r="B253" t="s">
         <v>141</v>
       </c>
       <c r="C253">
-        <v>145</v>
+        <v>45</v>
       </c>
       <c r="D253" t="s">
         <v>256</v>
       </c>
     </row>
     <row r="254" spans="1:4">
       <c r="A254">
         <v>26</v>
       </c>
       <c r="B254" t="s">
         <v>141</v>
       </c>
       <c r="C254">
-        <v>227</v>
+        <v>115</v>
       </c>
       <c r="D254" t="s">
         <v>257</v>
       </c>
     </row>
     <row r="255" spans="1:4">
       <c r="A255">
         <v>26</v>
       </c>
       <c r="B255" t="s">
         <v>141</v>
       </c>
       <c r="C255">
-        <v>249</v>
+        <v>145</v>
       </c>
       <c r="D255" t="s">
         <v>258</v>
       </c>
     </row>
     <row r="256" spans="1:4">
       <c r="A256">
         <v>26</v>
       </c>
       <c r="B256" t="s">
         <v>141</v>
       </c>
       <c r="C256">
-        <v>251</v>
+        <v>227</v>
       </c>
       <c r="D256" t="s">
         <v>259</v>
       </c>
     </row>
     <row r="257" spans="1:4">
       <c r="A257">
         <v>26</v>
       </c>
       <c r="B257" t="s">
         <v>141</v>
       </c>
       <c r="C257">
-        <v>103</v>
+        <v>249</v>
       </c>
       <c r="D257" t="s">
         <v>260</v>
       </c>
     </row>
     <row r="258" spans="1:4">
       <c r="A258">
         <v>26</v>
       </c>
       <c r="B258" t="s">
         <v>141</v>
       </c>
       <c r="C258">
-        <v>253</v>
+        <v>251</v>
       </c>
       <c r="D258" t="s">
         <v>261</v>
       </c>
     </row>
     <row r="259" spans="1:4">
       <c r="A259">
         <v>26</v>
       </c>
       <c r="B259" t="s">
         <v>141</v>
       </c>
       <c r="C259">
-        <v>229</v>
+        <v>103</v>
       </c>
       <c r="D259" t="s">
         <v>262</v>
       </c>
     </row>
     <row r="260" spans="1:4">
       <c r="A260">
         <v>26</v>
       </c>
       <c r="B260" t="s">
         <v>141</v>
       </c>
       <c r="C260">
-        <v>147</v>
+        <v>253</v>
       </c>
       <c r="D260" t="s">
         <v>263</v>
       </c>
     </row>
     <row r="261" spans="1:4">
       <c r="A261">
         <v>26</v>
       </c>
       <c r="B261" t="s">
         <v>141</v>
       </c>
       <c r="C261">
-        <v>117</v>
+        <v>229</v>
       </c>
       <c r="D261" t="s">
         <v>264</v>
       </c>
     </row>
     <row r="262" spans="1:4">
       <c r="A262">
         <v>26</v>
       </c>
       <c r="B262" t="s">
         <v>141</v>
       </c>
       <c r="C262">
-        <v>91</v>
+        <v>147</v>
       </c>
       <c r="D262" t="s">
         <v>265</v>
       </c>
     </row>
     <row r="263" spans="1:4">
       <c r="A263">
         <v>26</v>
       </c>
       <c r="B263" t="s">
         <v>141</v>
       </c>
       <c r="C263">
-        <v>77</v>
+        <v>117</v>
       </c>
       <c r="D263" t="s">
         <v>266</v>
       </c>
     </row>
     <row r="264" spans="1:4">
       <c r="A264">
         <v>26</v>
       </c>
       <c r="B264" t="s">
         <v>141</v>
       </c>
       <c r="C264">
-        <v>93</v>
+        <v>91</v>
       </c>
       <c r="D264" t="s">
         <v>267</v>
       </c>
     </row>
     <row r="265" spans="1:4">
       <c r="A265">
         <v>26</v>
       </c>
       <c r="B265" t="s">
         <v>141</v>
       </c>
       <c r="C265">
-        <v>95</v>
+        <v>77</v>
       </c>
       <c r="D265" t="s">
         <v>268</v>
       </c>
     </row>
     <row r="266" spans="1:4">
       <c r="A266">
         <v>26</v>
       </c>
       <c r="B266" t="s">
         <v>141</v>
       </c>
       <c r="C266">
-        <v>3</v>
+        <v>93</v>
       </c>
       <c r="D266" t="s">
         <v>269</v>
       </c>
     </row>
     <row r="267" spans="1:4">
       <c r="A267">
         <v>26</v>
       </c>
       <c r="B267" t="s">
         <v>141</v>
       </c>
       <c r="C267">
-        <v>5</v>
+        <v>95</v>
       </c>
       <c r="D267" t="s">
         <v>270</v>
       </c>
     </row>
     <row r="268" spans="1:4">
       <c r="A268">
-        <v>28</v>
+        <v>26</v>
       </c>
       <c r="B268" t="s">
+        <v>141</v>
+      </c>
+      <c r="C268">
+        <v>3</v>
+      </c>
+      <c r="D268" t="s">
         <v>271</v>
-      </c>
-[...4 lines deleted...]
-        <v>272</v>
       </c>
     </row>
     <row r="269" spans="1:4">
       <c r="A269">
-        <v>28</v>
+        <v>26</v>
       </c>
       <c r="B269" t="s">
-        <v>271</v>
+        <v>141</v>
       </c>
       <c r="C269">
-        <v>382</v>
+        <v>5</v>
       </c>
       <c r="D269" t="s">
-        <v>273</v>
+        <v>272</v>
       </c>
     </row>
     <row r="270" spans="1:4">
       <c r="A270">
         <v>28</v>
       </c>
       <c r="B270" t="s">
-        <v>271</v>
+        <v>273</v>
       </c>
       <c r="C270">
-        <v>341</v>
+        <v>327</v>
       </c>
       <c r="D270" t="s">
         <v>274</v>
       </c>
     </row>
     <row r="271" spans="1:4">
       <c r="A271">
         <v>28</v>
       </c>
       <c r="B271" t="s">
-        <v>271</v>
+        <v>273</v>
       </c>
       <c r="C271">
-        <v>387</v>
+        <v>382</v>
       </c>
       <c r="D271" t="s">
         <v>275</v>
       </c>
     </row>
     <row r="272" spans="1:4">
       <c r="A272">
         <v>28</v>
       </c>
       <c r="B272" t="s">
-        <v>271</v>
+        <v>273</v>
       </c>
       <c r="C272">
-        <v>301</v>
+        <v>341</v>
       </c>
       <c r="D272" t="s">
         <v>276</v>
       </c>
     </row>
     <row r="273" spans="1:4">
       <c r="A273">
         <v>28</v>
       </c>
       <c r="B273" t="s">
-        <v>271</v>
+        <v>273</v>
       </c>
       <c r="C273">
-        <v>389</v>
+        <v>387</v>
       </c>
       <c r="D273" t="s">
         <v>277</v>
       </c>
     </row>
     <row r="274" spans="1:4">
       <c r="A274">
         <v>28</v>
       </c>
       <c r="B274" t="s">
-        <v>271</v>
+        <v>273</v>
       </c>
       <c r="C274">
-        <v>374</v>
+        <v>301</v>
       </c>
       <c r="D274" t="s">
         <v>278</v>
       </c>
     </row>
     <row r="275" spans="1:4">
       <c r="A275">
         <v>28</v>
       </c>
       <c r="B275" t="s">
-        <v>271</v>
+        <v>273</v>
       </c>
       <c r="C275">
-        <v>390</v>
+        <v>389</v>
       </c>
       <c r="D275" t="s">
         <v>279</v>
       </c>
     </row>
     <row r="276" spans="1:4">
       <c r="A276">
         <v>28</v>
       </c>
       <c r="B276" t="s">
-        <v>271</v>
+        <v>273</v>
       </c>
       <c r="C276">
-        <v>375</v>
+        <v>374</v>
       </c>
       <c r="D276" t="s">
         <v>280</v>
       </c>
     </row>
     <row r="277" spans="1:4">
       <c r="A277">
         <v>28</v>
       </c>
       <c r="B277" t="s">
-        <v>271</v>
+        <v>273</v>
       </c>
       <c r="C277">
-        <v>391</v>
+        <v>390</v>
       </c>
       <c r="D277" t="s">
         <v>281</v>
       </c>
     </row>
     <row r="278" spans="1:4">
       <c r="A278">
         <v>28</v>
       </c>
       <c r="B278" t="s">
-        <v>271</v>
+        <v>273</v>
       </c>
       <c r="C278">
-        <v>392</v>
+        <v>375</v>
       </c>
       <c r="D278" t="s">
         <v>282</v>
       </c>
     </row>
     <row r="279" spans="1:4">
       <c r="A279">
         <v>28</v>
       </c>
       <c r="B279" t="s">
-        <v>271</v>
+        <v>273</v>
       </c>
       <c r="C279">
-        <v>393</v>
+        <v>391</v>
       </c>
       <c r="D279" t="s">
         <v>283</v>
       </c>
     </row>
     <row r="280" spans="1:4">
       <c r="A280">
         <v>28</v>
       </c>
       <c r="B280" t="s">
-        <v>271</v>
+        <v>273</v>
       </c>
       <c r="C280">
-        <v>394</v>
+        <v>392</v>
       </c>
       <c r="D280" t="s">
         <v>284</v>
       </c>
     </row>
     <row r="281" spans="1:4">
       <c r="A281">
         <v>28</v>
       </c>
       <c r="B281" t="s">
-        <v>271</v>
+        <v>273</v>
       </c>
       <c r="C281">
-        <v>380</v>
+        <v>393</v>
       </c>
       <c r="D281" t="s">
         <v>285</v>
       </c>
     </row>
     <row r="282" spans="1:4">
       <c r="A282">
         <v>28</v>
       </c>
       <c r="B282" t="s">
-        <v>271</v>
+        <v>273</v>
       </c>
       <c r="C282">
-        <v>396</v>
+        <v>394</v>
       </c>
       <c r="D282" t="s">
         <v>286</v>
       </c>
     </row>
     <row r="283" spans="1:4">
       <c r="A283">
         <v>28</v>
       </c>
       <c r="B283" t="s">
-        <v>271</v>
+        <v>273</v>
       </c>
       <c r="C283">
-        <v>397</v>
+        <v>380</v>
       </c>
       <c r="D283" t="s">
         <v>287</v>
       </c>
     </row>
     <row r="284" spans="1:4">
       <c r="A284">
         <v>28</v>
       </c>
       <c r="B284" t="s">
-        <v>271</v>
+        <v>273</v>
       </c>
       <c r="C284">
-        <v>337</v>
+        <v>396</v>
       </c>
       <c r="D284" t="s">
         <v>288</v>
       </c>
     </row>
     <row r="285" spans="1:4">
       <c r="A285">
         <v>28</v>
       </c>
       <c r="B285" t="s">
-        <v>271</v>
+        <v>273</v>
       </c>
       <c r="C285">
-        <v>343</v>
+        <v>397</v>
       </c>
       <c r="D285" t="s">
         <v>289</v>
       </c>
     </row>
     <row r="286" spans="1:4">
       <c r="A286">
         <v>28</v>
       </c>
       <c r="B286" t="s">
-        <v>271</v>
+        <v>273</v>
       </c>
       <c r="C286">
-        <v>344</v>
+        <v>337</v>
       </c>
       <c r="D286" t="s">
         <v>290</v>
       </c>
     </row>
     <row r="287" spans="1:4">
       <c r="A287">
         <v>28</v>
       </c>
       <c r="B287" t="s">
-        <v>271</v>
+        <v>273</v>
       </c>
       <c r="C287">
-        <v>457</v>
+        <v>343</v>
       </c>
       <c r="D287" t="s">
         <v>291</v>
       </c>
     </row>
     <row r="288" spans="1:4">
       <c r="A288">
         <v>28</v>
       </c>
       <c r="B288" t="s">
-        <v>271</v>
+        <v>273</v>
       </c>
       <c r="C288">
-        <v>346</v>
+        <v>344</v>
       </c>
       <c r="D288" t="s">
         <v>292</v>
       </c>
     </row>
     <row r="289" spans="1:4">
       <c r="A289">
         <v>28</v>
       </c>
       <c r="B289" t="s">
-        <v>271</v>
+        <v>273</v>
       </c>
       <c r="C289">
-        <v>334</v>
+        <v>457</v>
       </c>
       <c r="D289" t="s">
         <v>293</v>
       </c>
     </row>
     <row r="290" spans="1:4">
       <c r="A290">
         <v>28</v>
       </c>
       <c r="B290" t="s">
-        <v>271</v>
+        <v>273</v>
       </c>
       <c r="C290">
-        <v>302</v>
+        <v>346</v>
       </c>
       <c r="D290" t="s">
         <v>294</v>
       </c>
     </row>
     <row r="291" spans="1:4">
       <c r="A291">
         <v>28</v>
       </c>
       <c r="B291" t="s">
-        <v>271</v>
+        <v>273</v>
       </c>
       <c r="C291">
-        <v>404</v>
+        <v>334</v>
       </c>
       <c r="D291" t="s">
         <v>295</v>
       </c>
     </row>
     <row r="292" spans="1:4">
       <c r="A292">
         <v>28</v>
       </c>
       <c r="B292" t="s">
-        <v>271</v>
+        <v>273</v>
       </c>
       <c r="C292">
-        <v>332</v>
+        <v>302</v>
       </c>
       <c r="D292" t="s">
         <v>296</v>
       </c>
     </row>
     <row r="293" spans="1:4">
       <c r="A293">
         <v>28</v>
       </c>
       <c r="B293" t="s">
-        <v>271</v>
+        <v>273</v>
       </c>
       <c r="C293">
-        <v>345</v>
+        <v>404</v>
       </c>
       <c r="D293" t="s">
         <v>297</v>
       </c>
     </row>
     <row r="294" spans="1:4">
       <c r="A294">
         <v>28</v>
       </c>
       <c r="B294" t="s">
-        <v>271</v>
+        <v>273</v>
       </c>
       <c r="C294">
-        <v>406</v>
+        <v>332</v>
       </c>
       <c r="D294" t="s">
         <v>298</v>
       </c>
     </row>
     <row r="295" spans="1:4">
       <c r="A295">
         <v>28</v>
       </c>
       <c r="B295" t="s">
-        <v>271</v>
+        <v>273</v>
       </c>
       <c r="C295">
-        <v>409</v>
+        <v>345</v>
       </c>
       <c r="D295" t="s">
         <v>299</v>
       </c>
     </row>
     <row r="296" spans="1:4">
       <c r="A296">
         <v>28</v>
       </c>
       <c r="B296" t="s">
-        <v>271</v>
+        <v>273</v>
       </c>
       <c r="C296">
-        <v>333</v>
+        <v>406</v>
       </c>
       <c r="D296" t="s">
         <v>300</v>
       </c>
     </row>
     <row r="297" spans="1:4">
       <c r="A297">
         <v>28</v>
       </c>
       <c r="B297" t="s">
-        <v>271</v>
+        <v>273</v>
       </c>
       <c r="C297">
-        <v>339</v>
+        <v>409</v>
       </c>
       <c r="D297" t="s">
         <v>301</v>
       </c>
     </row>
     <row r="298" spans="1:4">
       <c r="A298">
         <v>28</v>
       </c>
       <c r="B298" t="s">
-        <v>271</v>
+        <v>273</v>
       </c>
       <c r="C298">
-        <v>294</v>
+        <v>333</v>
       </c>
       <c r="D298" t="s">
         <v>302</v>
       </c>
     </row>
     <row r="299" spans="1:4">
       <c r="A299">
         <v>28</v>
       </c>
       <c r="B299" t="s">
-        <v>271</v>
+        <v>273</v>
       </c>
       <c r="C299">
-        <v>295</v>
+        <v>339</v>
       </c>
       <c r="D299" t="s">
         <v>303</v>
       </c>
     </row>
     <row r="300" spans="1:4">
       <c r="A300">
         <v>28</v>
       </c>
       <c r="B300" t="s">
-        <v>271</v>
+        <v>273</v>
       </c>
       <c r="C300">
-        <v>412</v>
+        <v>294</v>
       </c>
       <c r="D300" t="s">
         <v>304</v>
       </c>
     </row>
     <row r="301" spans="1:4">
       <c r="A301">
         <v>28</v>
       </c>
       <c r="B301" t="s">
-        <v>271</v>
+        <v>273</v>
       </c>
       <c r="C301">
-        <v>376</v>
+        <v>295</v>
       </c>
       <c r="D301" t="s">
         <v>305</v>
       </c>
     </row>
     <row r="302" spans="1:4">
       <c r="A302">
         <v>28</v>
       </c>
       <c r="B302" t="s">
-        <v>271</v>
+        <v>273</v>
       </c>
       <c r="C302">
-        <v>413</v>
+        <v>412</v>
       </c>
       <c r="D302" t="s">
         <v>306</v>
       </c>
     </row>
     <row r="303" spans="1:4">
       <c r="A303">
         <v>28</v>
       </c>
       <c r="B303" t="s">
-        <v>271</v>
+        <v>273</v>
       </c>
       <c r="C303">
-        <v>415</v>
+        <v>376</v>
       </c>
       <c r="D303" t="s">
         <v>307</v>
       </c>
     </row>
     <row r="304" spans="1:4">
       <c r="A304">
         <v>28</v>
       </c>
       <c r="B304" t="s">
-        <v>271</v>
+        <v>273</v>
       </c>
       <c r="C304">
-        <v>328</v>
+        <v>413</v>
       </c>
       <c r="D304" t="s">
         <v>308</v>
       </c>
     </row>
     <row r="305" spans="1:4">
       <c r="A305">
         <v>28</v>
       </c>
       <c r="B305" t="s">
-        <v>271</v>
+        <v>273</v>
       </c>
       <c r="C305">
-        <v>342</v>
+        <v>415</v>
       </c>
       <c r="D305" t="s">
         <v>309</v>
       </c>
     </row>
     <row r="306" spans="1:4">
       <c r="A306">
         <v>28</v>
       </c>
       <c r="B306" t="s">
-        <v>271</v>
+        <v>273</v>
       </c>
       <c r="C306">
-        <v>416</v>
+        <v>328</v>
       </c>
       <c r="D306" t="s">
         <v>310</v>
       </c>
     </row>
     <row r="307" spans="1:4">
       <c r="A307">
         <v>28</v>
       </c>
       <c r="B307" t="s">
-        <v>271</v>
+        <v>273</v>
       </c>
       <c r="C307">
-        <v>417</v>
+        <v>342</v>
       </c>
       <c r="D307" t="s">
         <v>311</v>
       </c>
     </row>
     <row r="308" spans="1:4">
       <c r="A308">
         <v>28</v>
       </c>
       <c r="B308" t="s">
-        <v>271</v>
+        <v>273</v>
       </c>
       <c r="C308">
-        <v>352</v>
+        <v>416</v>
       </c>
       <c r="D308" t="s">
         <v>312</v>
       </c>
     </row>
     <row r="309" spans="1:4">
       <c r="A309">
         <v>28</v>
       </c>
       <c r="B309" t="s">
-        <v>271</v>
+        <v>273</v>
       </c>
       <c r="C309">
-        <v>418</v>
+        <v>417</v>
       </c>
       <c r="D309" t="s">
         <v>313</v>
       </c>
     </row>
     <row r="310" spans="1:4">
       <c r="A310">
         <v>28</v>
       </c>
       <c r="B310" t="s">
-        <v>271</v>
+        <v>273</v>
       </c>
       <c r="C310">
-        <v>296</v>
+        <v>352</v>
       </c>
       <c r="D310" t="s">
         <v>314</v>
       </c>
     </row>
     <row r="311" spans="1:4">
       <c r="A311">
         <v>28</v>
       </c>
       <c r="B311" t="s">
-        <v>271</v>
+        <v>273</v>
       </c>
       <c r="C311">
-        <v>419</v>
+        <v>418</v>
       </c>
       <c r="D311" t="s">
         <v>315</v>
       </c>
     </row>
     <row r="312" spans="1:4">
       <c r="A312">
         <v>28</v>
       </c>
       <c r="B312" t="s">
-        <v>271</v>
+        <v>273</v>
       </c>
       <c r="C312">
-        <v>420</v>
+        <v>296</v>
       </c>
       <c r="D312" t="s">
         <v>316</v>
       </c>
     </row>
     <row r="313" spans="1:4">
       <c r="A313">
         <v>28</v>
       </c>
       <c r="B313" t="s">
-        <v>271</v>
+        <v>273</v>
       </c>
       <c r="C313">
-        <v>298</v>
+        <v>419</v>
       </c>
       <c r="D313" t="s">
         <v>317</v>
       </c>
     </row>
     <row r="314" spans="1:4">
       <c r="A314">
         <v>28</v>
       </c>
       <c r="B314" t="s">
-        <v>271</v>
+        <v>273</v>
       </c>
       <c r="C314">
-        <v>421</v>
+        <v>420</v>
       </c>
       <c r="D314" t="s">
         <v>318</v>
       </c>
     </row>
     <row r="315" spans="1:4">
       <c r="A315">
         <v>28</v>
       </c>
       <c r="B315" t="s">
-        <v>271</v>
+        <v>273</v>
       </c>
       <c r="C315">
-        <v>297</v>
+        <v>298</v>
       </c>
       <c r="D315" t="s">
         <v>319</v>
       </c>
     </row>
     <row r="316" spans="1:4">
       <c r="A316">
         <v>28</v>
       </c>
       <c r="B316" t="s">
-        <v>271</v>
+        <v>273</v>
       </c>
       <c r="C316">
-        <v>304</v>
+        <v>421</v>
       </c>
       <c r="D316" t="s">
         <v>320</v>
       </c>
     </row>
     <row r="317" spans="1:4">
       <c r="A317">
         <v>28</v>
       </c>
       <c r="B317" t="s">
-        <v>271</v>
+        <v>273</v>
       </c>
       <c r="C317">
-        <v>422</v>
+        <v>297</v>
       </c>
       <c r="D317" t="s">
         <v>321</v>
       </c>
     </row>
     <row r="318" spans="1:4">
       <c r="A318">
         <v>28</v>
       </c>
       <c r="B318" t="s">
-        <v>271</v>
+        <v>273</v>
       </c>
       <c r="C318">
-        <v>324</v>
+        <v>304</v>
       </c>
       <c r="D318" t="s">
         <v>322</v>
       </c>
     </row>
     <row r="319" spans="1:4">
       <c r="A319">
         <v>28</v>
       </c>
       <c r="B319" t="s">
-        <v>271</v>
+        <v>273</v>
       </c>
       <c r="C319">
-        <v>423</v>
+        <v>422</v>
       </c>
       <c r="D319" t="s">
         <v>323</v>
       </c>
     </row>
     <row r="320" spans="1:4">
       <c r="A320">
         <v>28</v>
       </c>
       <c r="B320" t="s">
-        <v>271</v>
+        <v>273</v>
       </c>
       <c r="C320">
-        <v>424</v>
+        <v>324</v>
       </c>
       <c r="D320" t="s">
         <v>324</v>
       </c>
     </row>
     <row r="321" spans="1:4">
       <c r="A321">
         <v>28</v>
       </c>
       <c r="B321" t="s">
-        <v>271</v>
+        <v>273</v>
       </c>
       <c r="C321">
-        <v>425</v>
+        <v>423</v>
       </c>
       <c r="D321" t="s">
         <v>325</v>
       </c>
     </row>
     <row r="322" spans="1:4">
       <c r="A322">
         <v>28</v>
       </c>
       <c r="B322" t="s">
-        <v>271</v>
+        <v>273</v>
       </c>
       <c r="C322">
-        <v>426</v>
+        <v>424</v>
       </c>
       <c r="D322" t="s">
         <v>326</v>
       </c>
     </row>
     <row r="323" spans="1:4">
       <c r="A323">
         <v>28</v>
       </c>
       <c r="B323" t="s">
-        <v>271</v>
+        <v>273</v>
       </c>
       <c r="C323">
-        <v>427</v>
+        <v>425</v>
       </c>
       <c r="D323" t="s">
         <v>327</v>
       </c>
     </row>
     <row r="324" spans="1:4">
       <c r="A324">
         <v>28</v>
       </c>
       <c r="B324" t="s">
-        <v>271</v>
+        <v>273</v>
       </c>
       <c r="C324">
-        <v>428</v>
+        <v>426</v>
       </c>
       <c r="D324" t="s">
         <v>328</v>
       </c>
     </row>
     <row r="325" spans="1:4">
       <c r="A325">
         <v>28</v>
       </c>
       <c r="B325" t="s">
-        <v>271</v>
+        <v>273</v>
       </c>
       <c r="C325">
-        <v>323</v>
+        <v>427</v>
       </c>
       <c r="D325" t="s">
         <v>329</v>
       </c>
     </row>
     <row r="326" spans="1:4">
       <c r="A326">
         <v>28</v>
       </c>
       <c r="B326" t="s">
-        <v>271</v>
+        <v>273</v>
       </c>
       <c r="C326">
-        <v>377</v>
+        <v>428</v>
       </c>
       <c r="D326" t="s">
         <v>330</v>
       </c>
     </row>
     <row r="327" spans="1:4">
       <c r="A327">
         <v>28</v>
       </c>
       <c r="B327" t="s">
-        <v>271</v>
+        <v>273</v>
       </c>
       <c r="C327">
-        <v>313</v>
+        <v>323</v>
       </c>
       <c r="D327" t="s">
         <v>331</v>
       </c>
     </row>
     <row r="328" spans="1:4">
       <c r="A328">
         <v>28</v>
       </c>
       <c r="B328" t="s">
-        <v>271</v>
+        <v>273</v>
       </c>
       <c r="C328">
-        <v>434</v>
+        <v>377</v>
       </c>
       <c r="D328" t="s">
         <v>332</v>
       </c>
     </row>
     <row r="329" spans="1:4">
       <c r="A329">
         <v>28</v>
       </c>
       <c r="B329" t="s">
-        <v>271</v>
+        <v>273</v>
       </c>
       <c r="C329">
-        <v>314</v>
+        <v>313</v>
       </c>
       <c r="D329" t="s">
         <v>333</v>
       </c>
     </row>
     <row r="330" spans="1:4">
       <c r="A330">
         <v>28</v>
       </c>
       <c r="B330" t="s">
-        <v>271</v>
+        <v>273</v>
       </c>
       <c r="C330">
-        <v>435</v>
+        <v>434</v>
       </c>
       <c r="D330" t="s">
         <v>334</v>
       </c>
     </row>
     <row r="331" spans="1:4">
       <c r="A331">
         <v>28</v>
       </c>
       <c r="B331" t="s">
-        <v>271</v>
+        <v>273</v>
       </c>
       <c r="C331">
-        <v>316</v>
+        <v>314</v>
       </c>
       <c r="D331" t="s">
         <v>335</v>
       </c>
     </row>
     <row r="332" spans="1:4">
       <c r="A332">
         <v>28</v>
       </c>
       <c r="B332" t="s">
-        <v>271</v>
+        <v>273</v>
       </c>
       <c r="C332">
-        <v>305</v>
+        <v>435</v>
       </c>
       <c r="D332" t="s">
         <v>336</v>
       </c>
     </row>
     <row r="333" spans="1:4">
       <c r="A333">
         <v>28</v>
       </c>
       <c r="B333" t="s">
-        <v>271</v>
+        <v>273</v>
       </c>
       <c r="C333">
-        <v>308</v>
+        <v>316</v>
       </c>
       <c r="D333" t="s">
         <v>337</v>
       </c>
     </row>
     <row r="334" spans="1:4">
       <c r="A334">
         <v>28</v>
       </c>
       <c r="B334" t="s">
-        <v>271</v>
+        <v>273</v>
       </c>
       <c r="C334">
-        <v>381</v>
+        <v>305</v>
       </c>
       <c r="D334" t="s">
         <v>338</v>
       </c>
     </row>
     <row r="335" spans="1:4">
       <c r="A335">
         <v>28</v>
       </c>
       <c r="B335" t="s">
-        <v>271</v>
+        <v>273</v>
       </c>
       <c r="C335">
-        <v>438</v>
+        <v>308</v>
       </c>
       <c r="D335" t="s">
         <v>339</v>
       </c>
     </row>
     <row r="336" spans="1:4">
       <c r="A336">
         <v>28</v>
       </c>
       <c r="B336" t="s">
-        <v>271</v>
+        <v>273</v>
       </c>
       <c r="C336">
-        <v>378</v>
+        <v>381</v>
       </c>
       <c r="D336" t="s">
         <v>340</v>
       </c>
     </row>
     <row r="337" spans="1:4">
       <c r="A337">
         <v>28</v>
       </c>
       <c r="B337" t="s">
-        <v>271</v>
+        <v>273</v>
       </c>
       <c r="C337">
-        <v>440</v>
+        <v>438</v>
       </c>
       <c r="D337" t="s">
         <v>341</v>
       </c>
     </row>
     <row r="338" spans="1:4">
       <c r="A338">
         <v>28</v>
       </c>
       <c r="B338" t="s">
-        <v>271</v>
+        <v>273</v>
       </c>
       <c r="C338">
-        <v>309</v>
+        <v>378</v>
       </c>
       <c r="D338" t="s">
         <v>342</v>
       </c>
     </row>
     <row r="339" spans="1:4">
       <c r="A339">
         <v>28</v>
       </c>
       <c r="B339" t="s">
-        <v>271</v>
+        <v>273</v>
       </c>
       <c r="C339">
-        <v>331</v>
+        <v>440</v>
       </c>
       <c r="D339" t="s">
         <v>343</v>
       </c>
     </row>
     <row r="340" spans="1:4">
       <c r="A340">
         <v>28</v>
       </c>
       <c r="B340" t="s">
-        <v>271</v>
+        <v>273</v>
       </c>
       <c r="C340">
-        <v>442</v>
+        <v>309</v>
       </c>
       <c r="D340" t="s">
         <v>344</v>
       </c>
     </row>
     <row r="341" spans="1:4">
       <c r="A341">
         <v>28</v>
       </c>
       <c r="B341" t="s">
-        <v>271</v>
+        <v>273</v>
       </c>
       <c r="C341">
-        <v>310</v>
+        <v>331</v>
       </c>
       <c r="D341" t="s">
         <v>345</v>
       </c>
     </row>
     <row r="342" spans="1:4">
       <c r="A342">
         <v>28</v>
       </c>
       <c r="B342" t="s">
-        <v>271</v>
+        <v>273</v>
       </c>
       <c r="C342">
-        <v>441</v>
+        <v>442</v>
       </c>
       <c r="D342" t="s">
         <v>346</v>
       </c>
     </row>
     <row r="343" spans="1:4">
       <c r="A343">
         <v>28</v>
       </c>
       <c r="B343" t="s">
-        <v>271</v>
+        <v>273</v>
       </c>
       <c r="C343">
-        <v>348</v>
+        <v>310</v>
       </c>
       <c r="D343" t="s">
         <v>347</v>
       </c>
     </row>
     <row r="344" spans="1:4">
       <c r="A344">
         <v>28</v>
       </c>
       <c r="B344" t="s">
-        <v>271</v>
+        <v>273</v>
       </c>
       <c r="C344">
-        <v>443</v>
+        <v>441</v>
       </c>
       <c r="D344" t="s">
         <v>348</v>
       </c>
     </row>
     <row r="345" spans="1:4">
       <c r="A345">
         <v>28</v>
       </c>
       <c r="B345" t="s">
-        <v>271</v>
+        <v>273</v>
       </c>
       <c r="C345">
-        <v>338</v>
+        <v>348</v>
       </c>
       <c r="D345" t="s">
         <v>349</v>
       </c>
     </row>
     <row r="346" spans="1:4">
       <c r="A346">
         <v>28</v>
       </c>
       <c r="B346" t="s">
-        <v>271</v>
+        <v>273</v>
       </c>
       <c r="C346">
-        <v>445</v>
+        <v>443</v>
       </c>
       <c r="D346" t="s">
         <v>350</v>
       </c>
     </row>
     <row r="347" spans="1:4">
       <c r="A347">
         <v>28</v>
       </c>
       <c r="B347" t="s">
-        <v>271</v>
+        <v>273</v>
       </c>
       <c r="C347">
-        <v>311</v>
+        <v>338</v>
       </c>
       <c r="D347" t="s">
         <v>351</v>
       </c>
     </row>
     <row r="348" spans="1:4">
       <c r="A348">
         <v>28</v>
       </c>
       <c r="B348" t="s">
-        <v>271</v>
+        <v>273</v>
       </c>
       <c r="C348">
-        <v>379</v>
+        <v>445</v>
       </c>
       <c r="D348" t="s">
         <v>352</v>
       </c>
     </row>
     <row r="349" spans="1:4">
       <c r="A349">
         <v>28</v>
       </c>
       <c r="B349" t="s">
-        <v>271</v>
+        <v>273</v>
       </c>
       <c r="C349">
-        <v>449</v>
+        <v>311</v>
       </c>
       <c r="D349" t="s">
         <v>353</v>
       </c>
     </row>
     <row r="350" spans="1:4">
       <c r="A350">
         <v>28</v>
       </c>
       <c r="B350" t="s">
-        <v>271</v>
+        <v>273</v>
       </c>
       <c r="C350">
-        <v>450</v>
+        <v>379</v>
       </c>
       <c r="D350" t="s">
         <v>354</v>
       </c>
     </row>
     <row r="351" spans="1:4">
       <c r="A351">
         <v>28</v>
       </c>
       <c r="B351" t="s">
-        <v>271</v>
+        <v>273</v>
       </c>
       <c r="C351">
-        <v>347</v>
+        <v>449</v>
       </c>
       <c r="D351" t="s">
         <v>355</v>
       </c>
     </row>
     <row r="352" spans="1:4">
       <c r="A352">
         <v>28</v>
       </c>
       <c r="B352" t="s">
-        <v>271</v>
+        <v>273</v>
       </c>
       <c r="C352">
-        <v>451</v>
+        <v>450</v>
       </c>
       <c r="D352" t="s">
         <v>356</v>
       </c>
     </row>
     <row r="353" spans="1:4">
       <c r="A353">
         <v>28</v>
       </c>
       <c r="B353" t="s">
-        <v>271</v>
+        <v>273</v>
       </c>
       <c r="C353">
-        <v>460</v>
+        <v>347</v>
       </c>
       <c r="D353" t="s">
         <v>357</v>
       </c>
     </row>
     <row r="354" spans="1:4">
       <c r="A354">
         <v>28</v>
       </c>
       <c r="B354" t="s">
-        <v>271</v>
+        <v>273</v>
       </c>
       <c r="C354">
-        <v>458</v>
+        <v>461</v>
       </c>
       <c r="D354" t="s">
-        <v>358</v>
+        <v>252</v>
       </c>
     </row>
     <row r="355" spans="1:4">
       <c r="A355">
         <v>28</v>
       </c>
       <c r="B355" t="s">
-        <v>271</v>
+        <v>273</v>
       </c>
       <c r="C355">
-        <v>320</v>
+        <v>451</v>
       </c>
       <c r="D355" t="s">
-        <v>359</v>
+        <v>358</v>
       </c>
     </row>
     <row r="356" spans="1:4">
       <c r="A356">
         <v>28</v>
       </c>
       <c r="B356" t="s">
-        <v>271</v>
+        <v>273</v>
       </c>
       <c r="C356">
-        <v>317</v>
+        <v>460</v>
       </c>
       <c r="D356" t="s">
-        <v>360</v>
+        <v>359</v>
       </c>
     </row>
     <row r="357" spans="1:4">
       <c r="A357">
         <v>28</v>
       </c>
       <c r="B357" t="s">
-        <v>271</v>
+        <v>273</v>
       </c>
       <c r="C357">
-        <v>329</v>
+        <v>458</v>
       </c>
       <c r="D357" t="s">
-        <v>361</v>
+        <v>360</v>
       </c>
     </row>
     <row r="358" spans="1:4">
       <c r="A358">
         <v>28</v>
       </c>
       <c r="B358" t="s">
-        <v>271</v>
+        <v>273</v>
       </c>
       <c r="C358">
-        <v>300</v>
+        <v>320</v>
       </c>
       <c r="D358" t="s">
-        <v>362</v>
+        <v>361</v>
       </c>
     </row>
     <row r="359" spans="1:4">
       <c r="A359">
         <v>28</v>
       </c>
       <c r="B359" t="s">
-        <v>271</v>
+        <v>273</v>
       </c>
       <c r="C359">
-        <v>312</v>
+        <v>317</v>
       </c>
       <c r="D359" t="s">
-        <v>363</v>
+        <v>362</v>
       </c>
     </row>
     <row r="360" spans="1:4">
       <c r="A360">
         <v>28</v>
       </c>
       <c r="B360" t="s">
-        <v>271</v>
+        <v>273</v>
       </c>
       <c r="C360">
+        <v>329</v>
+      </c>
+      <c r="D360" t="s">
+        <v>363</v>
+      </c>
+    </row>
+    <row r="361" spans="1:4">
+      <c r="A361">
+        <v>28</v>
+      </c>
+      <c r="B361" t="s">
+        <v>273</v>
+      </c>
+      <c r="C361">
+        <v>300</v>
+      </c>
+      <c r="D361" t="s">
+        <v>364</v>
+      </c>
+    </row>
+    <row r="362" spans="1:4">
+      <c r="A362">
+        <v>28</v>
+      </c>
+      <c r="B362" t="s">
+        <v>273</v>
+      </c>
+      <c r="C362">
+        <v>312</v>
+      </c>
+      <c r="D362" t="s">
+        <v>365</v>
+      </c>
+    </row>
+    <row r="363" spans="1:4">
+      <c r="A363">
+        <v>28</v>
+      </c>
+      <c r="B363" t="s">
+        <v>273</v>
+      </c>
+      <c r="C363">
         <v>349</v>
       </c>
-      <c r="D360" t="s">
-        <v>364</v>
+      <c r="D363" t="s">
+        <v>366</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">